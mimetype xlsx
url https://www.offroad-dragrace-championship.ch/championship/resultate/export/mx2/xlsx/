--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -468,156 +468,156 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>1.</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Loris</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Carigiet</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>12.5</t>
+          <t>25.0</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2.</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Simon</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>10.0</t>
+          <t>20.0</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>3.</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Ueli</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>7.5</t>
+          <t>14.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>4.</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Güntensperger</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Willi</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>5.0</t>
+          <t>10.5</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>5.</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>313</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Christian</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Debrunner</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>3.0</t>
+          <t>4.0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>