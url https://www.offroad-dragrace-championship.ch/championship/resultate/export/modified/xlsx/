--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -453,370 +453,370 @@
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Vorname</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nachname</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Punkte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>1.</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>48</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>12.5</t>
+          <t>19.5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2.</t>
+          <t>1.</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>63</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>9.0</t>
+          <t>19.5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>3.</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>47</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>7.0</t>
+          <t>15.5</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>4.</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>85</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>5.5</t>
+          <t>14.5</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>5.</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Güntensperger</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Willi</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>4.0</t>
+          <t>7.0</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>6.</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Joe</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Manhart</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>3.0</t>
+          <t>6.0</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>6.</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Jimmy</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Wyss</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>3.0</t>
+          <t>6.0</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>6.</t>
+          <t>8.</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>71</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>9.</t>
+          <t>8.</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>99</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2.0</t>
+          <t>3.0</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>9.</t>
+          <t>10.</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>69</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Remo</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Saluz</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>10.</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>199</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Remo</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Saluz</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>0.0</t>
+          <t>2.0</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>10.</t>
+          <t>12.</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Deny</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Berger</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>0.0</t>
+          <t>1.0</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>10.</t>
+          <t>13.</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>888</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Michi</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Hug</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>